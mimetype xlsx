--- v5 (2026-02-27)
+++ v6 (2026-04-14)
@@ -1254,51 +1254,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>Sunday</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>Monday</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Tuesday</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Sample file generated in 0.17 seconds by Turkey.workingdays.org</t>
+    <t>Sample file generated in 0.2 seconds by Turkey.workingdays.org</t>
   </si>
   <si>
     <t>Week</t>
   </si>
   <si>
     <t>Days</t>
   </si>
   <si>
     <t>Working days</t>
   </si>
   <si>
     <t>Weekend days</t>
   </si>
   <si>
     <t>Public holidays</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>Work hours</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>