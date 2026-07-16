--- v7 (2026-05-31)
+++ v8 (2026-07-16)
@@ -1254,51 +1254,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>Sunday</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>Monday</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Tuesday</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Sample file generated in 0.18 seconds by Turkey.workingdays.org</t>
+    <t>Sample file generated in 0.16 seconds by Turkey.workingdays.org</t>
   </si>
   <si>
     <t>Week</t>
   </si>
   <si>
     <t>Days</t>
   </si>
   <si>
     <t>Working days</t>
   </si>
   <si>
     <t>Weekend days</t>
   </si>
   <si>
     <t>Public holidays</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>Work hours</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>