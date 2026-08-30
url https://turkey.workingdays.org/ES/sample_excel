--- v8 (2026-07-16)
+++ v9 (2026-08-30)
@@ -1254,51 +1254,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>Sunday</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>Monday</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Tuesday</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Sample file generated in 0.16 seconds by Turkey.workingdays.org</t>
+    <t>Sample file generated in 0.19 seconds by Turkey.workingdays.org</t>
   </si>
   <si>
     <t>Week</t>
   </si>
   <si>
     <t>Days</t>
   </si>
   <si>
     <t>Working days</t>
   </si>
   <si>
     <t>Weekend days</t>
   </si>
   <si>
     <t>Public holidays</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>Work hours</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>